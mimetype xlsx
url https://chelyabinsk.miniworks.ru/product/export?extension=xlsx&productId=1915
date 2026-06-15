--- v0 (2026-04-27)
+++ v1 (2026-06-15)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 27.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 15.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Ф60М8-115БН</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>Ф60М8-115СН</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Челябинск
 (для иногородних клиентов доставка до склада ТК в г. Челябинск бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия