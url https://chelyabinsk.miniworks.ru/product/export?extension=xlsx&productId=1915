--- v1 (2026-06-15)
+++ v2 (2026-07-30)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 15.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 30.07.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Ф60М8-115БН</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>Ф60М8-115СН</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Челябинск
 (для иногородних клиентов доставка до склада ТК в г. Челябинск бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия